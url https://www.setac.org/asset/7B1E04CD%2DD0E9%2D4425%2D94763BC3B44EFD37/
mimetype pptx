--- v0 (2026-08-01)
+++ v1 (2026-09-08)
@@ -5,70 +5,70 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483684" r:id="rId4"/>
+    <p:sldMasterId id="2147483696" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
   </p:sldIdLst>
-  <p:sldSz cx="42976800" cy="21031200"/>
+  <p:sldSz cx="41605200" cy="20574000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -169,95 +169,462 @@
     <a:srgbClr val="BB2028"/>
     <a:srgbClr val="005EAA"/>
     <a:srgbClr val="5CB458"/>
     <a:srgbClr val="79C256"/>
     <a:srgbClr val="5CA670"/>
     <a:srgbClr val="5CBC58"/>
     <a:srgbClr val="005DAA"/>
     <a:srgbClr val="000000"/>
     <a:srgbClr val="C3932B"/>
     <a:srgbClr val="D12229"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="17497"/>
-    <p:restoredTop sz="94645"/>
+    <p:restoredLeft sz="18526"/>
+    <p:restoredTop sz="94668"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="26" d="100"/>
-          <a:sy n="26" d="100"/>
+          <a:sx n="27" d="100"/>
+          <a:sy n="27" d="100"/>
         </p:scale>
-        <p:origin x="384" y="1064"/>
+        <p:origin x="248" y="1016"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}"/>
+    <pc:docChg chg="modSld modMainMaster">
+      <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:38:13.978" v="37" actId="1036"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod setBg">
+        <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:38:13.978" v="37" actId="1036"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3608272676" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:38:13.978" v="37" actId="1036"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="2" creationId="{F57401C5-72BD-DC48-94A0-182B4A946EDC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:32.867" v="27" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="3" creationId="{7F6FD9A5-767C-8943-9BEF-4C87F3CA0274}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:32.867" v="27" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="5" creationId="{9C86700C-112A-70DD-71F8-D15631354731}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:32.867" v="27" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="6" creationId="{5A57F7AC-7666-E446-B4BB-A5936EAE3C67}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:52.115" v="30" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="7" creationId="{891F6698-6F98-FE47-B0E2-B44450418B28}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:38.638" v="28" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="9" creationId="{32A28ADE-4A5E-FF46-A6EA-3C5A521A87CF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:32.867" v="27" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="11" creationId="{3A01BC25-5125-5F4F-96E5-360EA8CD2FC9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:52.115" v="30" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="12" creationId="{79B971DD-18A4-ED4A-B17B-901571303FB7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:32.867" v="27" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="13" creationId="{05D65152-E903-1C4B-B4B4-43D881ED6CE5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:37:32.867" v="27" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3608272676" sldId="256"/>
+            <ac:spMk id="14" creationId="{9A89FE23-7736-454D-833A-4F4456DAE834}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldMasterChg chg="modSp modSldLayout">
+        <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+        </pc:sldMasterMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <ac:spMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <ac:spMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <pc:sldLayoutMk cId="1321512095" sldId="2147483685"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1321512095" sldId="2147483685"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1321512095" sldId="2147483685"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <pc:sldLayoutMk cId="1884710438" sldId="2147483687"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1884710438" sldId="2147483687"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1884710438" sldId="2147483687"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <pc:sldLayoutMk cId="112018026" sldId="2147483688"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="112018026" sldId="2147483688"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="112018026" sldId="2147483688"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <pc:sldLayoutMk cId="1192281076" sldId="2147483689"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1192281076" sldId="2147483689"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1192281076" sldId="2147483689"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1192281076" sldId="2147483689"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1192281076" sldId="2147483689"/>
+              <ac:spMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="1192281076" sldId="2147483689"/>
+              <ac:spMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <pc:sldLayoutMk cId="385226938" sldId="2147483692"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="385226938" sldId="2147483692"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="385226938" sldId="2147483692"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="385226938" sldId="2147483692"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <pc:sldLayoutMk cId="3576626197" sldId="2147483693"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="3576626197" sldId="2147483693"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="3576626197" sldId="2147483693"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="3576626197" sldId="2147483693"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+            <pc:sldLayoutMk cId="3133927510" sldId="2147483695"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="3133927510" sldId="2147483695"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Dusty Kennedy" userId="c189fd3f-da02-4e2d-9250-64f00080245b" providerId="ADAL" clId="{50D74A2D-3307-5DEB-8AE3-062377BC4609}" dt="2026-08-11T15:30:52.620" v="12"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="2510022369" sldId="2147483684"/>
+              <pc:sldLayoutMk cId="3133927510" sldId="2147483695"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -289,247 +656,250 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372100" y="3441913"/>
-            <a:ext cx="32232600" cy="7321973"/>
+            <a:off x="5200650" y="3367089"/>
+            <a:ext cx="31203900" cy="7162800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="18400"/>
+              <a:defRPr sz="18000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372100" y="11046250"/>
-            <a:ext cx="32232600" cy="5077670"/>
+            <a:off x="5200650" y="10806114"/>
+            <a:ext cx="31203900" cy="4967286"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="7360"/>
+              <a:defRPr sz="7200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1402095" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="6133"/>
+            <a:lvl2pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="6000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="2804190" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="5520"/>
+            <a:lvl3pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="5400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="4206286" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="4907"/>
+            <a:lvl4pPr marL="4114800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="5608381" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="4907"/>
+            <a:lvl5pPr marL="5486400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="7010476" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="4907"/>
+            <a:lvl6pPr marL="6858000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="8412571" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="4907"/>
+            <a:lvl7pPr marL="8229600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="9814667" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="4907"/>
+            <a:lvl8pPr marL="9601200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="11216762" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="4907"/>
+            <a:lvl9pPr marL="10972800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="4800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1321512095"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3844906640"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -537,345 +907,349 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2817752613"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="508161914"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="30755272" y="1119717"/>
-            <a:ext cx="9266873" cy="17822970"/>
+            <a:off x="29773721" y="1095375"/>
+            <a:ext cx="8971121" cy="17435514"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2954655" y="1119717"/>
-            <a:ext cx="27263408" cy="17822970"/>
+            <a:off x="2860357" y="1095375"/>
+            <a:ext cx="26393299" cy="17435514"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3133927510"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972402549"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -883,2240 +1257,2255 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1237434620"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3826154839"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2932271" y="5243198"/>
-            <a:ext cx="37067490" cy="8748393"/>
+            <a:off x="2838688" y="5129215"/>
+            <a:ext cx="35884485" cy="8558211"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="18400"/>
+              <a:defRPr sz="18000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2932271" y="14074355"/>
-            <a:ext cx="37067490" cy="4600573"/>
+            <a:off x="2838688" y="13768391"/>
+            <a:ext cx="35884485" cy="4500561"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="7360">
+              <a:defRPr sz="7200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1402095" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133">
+            <a:lvl2pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="2804190" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="5520">
+            <a:lvl3pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="4206286" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907">
+            <a:lvl4pPr marL="4114800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="5608381" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907">
+            <a:lvl5pPr marL="5486400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="7010476" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907">
+            <a:lvl6pPr marL="6858000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="8412571" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907">
+            <a:lvl7pPr marL="8229600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="9814667" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907">
+            <a:lvl8pPr marL="9601200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="11216762" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907">
+            <a:lvl9pPr marL="10972800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1884710438"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2218038106"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2954655" y="5598583"/>
-            <a:ext cx="18265140" cy="13344103"/>
+            <a:off x="2860358" y="5476875"/>
+            <a:ext cx="17682210" cy="13054014"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21757005" y="5598583"/>
-            <a:ext cx="18265140" cy="13344103"/>
+            <a:off x="21062633" y="5476875"/>
+            <a:ext cx="17682210" cy="13054014"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="112018026"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2655924244"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2960253" y="1119718"/>
-            <a:ext cx="37067490" cy="4065060"/>
+            <a:off x="2865777" y="1095377"/>
+            <a:ext cx="35884485" cy="3976689"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2960255" y="5155567"/>
-            <a:ext cx="18181199" cy="2526663"/>
+            <a:off x="2865778" y="5043489"/>
+            <a:ext cx="17600948" cy="2471736"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="7360" b="1"/>
+              <a:defRPr sz="7200" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1402095" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133" b="1"/>
+            <a:lvl2pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="2804190" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="5520" b="1"/>
+            <a:lvl3pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5400" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="4206286" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl4pPr marL="4114800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="5608381" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl5pPr marL="5486400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="7010476" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl6pPr marL="6858000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="8412571" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl7pPr marL="8229600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="9814667" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl8pPr marL="9601200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="11216762" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl9pPr marL="10972800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2960255" y="7682230"/>
-            <a:ext cx="18181199" cy="11299403"/>
+            <a:off x="2865778" y="7515225"/>
+            <a:ext cx="17600948" cy="11053764"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21757005" y="5155567"/>
-            <a:ext cx="18270738" cy="2526663"/>
+            <a:off x="21062633" y="5043489"/>
+            <a:ext cx="17687629" cy="2471736"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="7360" b="1"/>
+              <a:defRPr sz="7200" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1402095" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133" b="1"/>
+            <a:lvl2pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="2804190" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="5520" b="1"/>
+            <a:lvl3pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5400" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="4206286" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl4pPr marL="4114800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="5608381" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl5pPr marL="5486400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="7010476" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl6pPr marL="6858000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="8412571" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl7pPr marL="8229600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="9814667" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl8pPr marL="9601200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="11216762" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4907" b="1"/>
+            <a:lvl9pPr marL="10972800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4800" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21757005" y="7682230"/>
-            <a:ext cx="18270738" cy="11299403"/>
+            <a:off x="21062633" y="7515225"/>
+            <a:ext cx="17687629" cy="11053764"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1192281076"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="986742592"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="465209769"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3291147476"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3164741040"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2490333023"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2960255" y="1402080"/>
-            <a:ext cx="13861135" cy="4907280"/>
+            <a:off x="2865778" y="1371600"/>
+            <a:ext cx="13418759" cy="4800600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="9813"/>
+              <a:defRPr sz="9600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18270738" y="3028105"/>
-            <a:ext cx="21757005" cy="14945783"/>
+            <a:off x="17687629" y="2962277"/>
+            <a:ext cx="21062633" cy="14620875"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="9813"/>
+              <a:defRPr sz="9600"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
-              <a:defRPr sz="8587"/>
+              <a:defRPr sz="8400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
-              <a:defRPr sz="7360"/>
+              <a:defRPr sz="7200"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
-              <a:defRPr sz="6133"/>
+              <a:defRPr sz="6000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
-              <a:defRPr sz="6133"/>
+              <a:defRPr sz="6000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
-              <a:defRPr sz="6133"/>
+              <a:defRPr sz="6000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
-              <a:defRPr sz="6133"/>
+              <a:defRPr sz="6000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
-              <a:defRPr sz="6133"/>
+              <a:defRPr sz="6000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
-              <a:defRPr sz="6133"/>
+              <a:defRPr sz="6000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2960255" y="6309360"/>
-            <a:ext cx="13861135" cy="11688870"/>
+            <a:off x="2865778" y="6172200"/>
+            <a:ext cx="13418759" cy="11434764"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="4907"/>
+              <a:defRPr sz="4800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1402095" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4293"/>
+            <a:lvl2pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="2804190" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3680"/>
+            <a:lvl3pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="4206286" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl4pPr marL="4114800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="5608381" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl5pPr marL="5486400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="7010476" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl6pPr marL="6858000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="8412571" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl7pPr marL="8229600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="9814667" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl8pPr marL="9601200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="11216762" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl9pPr marL="10972800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="385226938"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3935297532"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2960255" y="1402080"/>
-            <a:ext cx="13861135" cy="4907280"/>
+            <a:off x="2865778" y="1371600"/>
+            <a:ext cx="13418759" cy="4800600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="9813"/>
+              <a:defRPr sz="9600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18270738" y="3028105"/>
-            <a:ext cx="21757005" cy="14945783"/>
+            <a:off x="17687629" y="2962277"/>
+            <a:ext cx="21062633" cy="14620875"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="9813"/>
+              <a:defRPr sz="9600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1402095" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="8587"/>
+            <a:lvl2pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="8400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="2804190" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="7360"/>
+            <a:lvl3pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="7200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="4206286" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133"/>
+            <a:lvl4pPr marL="4114800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="5608381" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133"/>
+            <a:lvl5pPr marL="5486400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="7010476" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133"/>
+            <a:lvl6pPr marL="6858000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="8412571" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133"/>
+            <a:lvl7pPr marL="8229600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="9814667" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133"/>
+            <a:lvl8pPr marL="9601200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="11216762" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="6133"/>
+            <a:lvl9pPr marL="10972800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="6000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2960255" y="6309360"/>
-            <a:ext cx="13861135" cy="11688870"/>
+            <a:off x="2865778" y="6172200"/>
+            <a:ext cx="13418759" cy="11434764"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="4907"/>
+              <a:defRPr sz="4800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="1402095" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="4293"/>
+            <a:lvl2pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="4200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="2804190" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3680"/>
+            <a:lvl3pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3600"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="4206286" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl4pPr marL="4114800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="5608381" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl5pPr marL="5486400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="7010476" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl6pPr marL="6858000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="8412571" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl7pPr marL="8229600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="9814667" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl8pPr marL="9601200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="11216762" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="3067"/>
+            <a:lvl9pPr marL="10972800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3576626197"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2341300891"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2954655" y="1119718"/>
-            <a:ext cx="37067490" cy="4065060"/>
+            <a:off x="2860358" y="1095377"/>
+            <a:ext cx="35884485" cy="3976689"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2954655" y="5598583"/>
-            <a:ext cx="37067490" cy="13344103"/>
+            <a:off x="2860358" y="5476875"/>
+            <a:ext cx="35884485" cy="13054014"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2954655" y="19492808"/>
-            <a:ext cx="9669780" cy="1119717"/>
+            <a:off x="2860358" y="19069052"/>
+            <a:ext cx="9361170" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="3680">
+              <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{57E8425D-886D-9243-81D2-610197DE6429}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/14/26</a:t>
+              <a:t>8/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14236065" y="19492808"/>
-            <a:ext cx="14504670" cy="1119717"/>
+            <a:off x="13781723" y="19069052"/>
+            <a:ext cx="14041755" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="3680">
+              <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="30352365" y="19492808"/>
-            <a:ext cx="9669780" cy="1119717"/>
+            <a:off x="29383673" y="19069052"/>
+            <a:ext cx="9361170" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="3680">
+              <a:defRPr sz="3600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0E2D90CB-FBE1-EF4F-90A7-456C0F352612}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2510022369"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4076848850"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483685" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483695" r:id="rId11"/>
+    <p:sldLayoutId id="2147483697" r:id="rId1"/>
+    <p:sldLayoutId id="2147483698" r:id="rId2"/>
+    <p:sldLayoutId id="2147483699" r:id="rId3"/>
+    <p:sldLayoutId id="2147483700" r:id="rId4"/>
+    <p:sldLayoutId id="2147483701" r:id="rId5"/>
+    <p:sldLayoutId id="2147483702" r:id="rId6"/>
+    <p:sldLayoutId id="2147483703" r:id="rId7"/>
+    <p:sldLayoutId id="2147483704" r:id="rId8"/>
+    <p:sldLayoutId id="2147483705" r:id="rId9"/>
+    <p:sldLayoutId id="2147483706" r:id="rId10"/>
+    <p:sldLayoutId id="2147483707" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="13493" kern="1200">
+        <a:defRPr sz="13200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="701048" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="685800" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="3067"/>
+          <a:spcPts val="3000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="8587" kern="1200">
+        <a:defRPr sz="8400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="2103143" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="2057400" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="7360" kern="1200">
+        <a:defRPr sz="7200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="3505238" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="3429000" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="6133" kern="1200">
+        <a:defRPr sz="6000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="4907333" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="4800600" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="5520" kern="1200">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="6309429" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="6172200" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="5520" kern="1200">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="7711524" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="7543800" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="5520" kern="1200">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="9113619" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="8915400" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="5520" kern="1200">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="10515714" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="10287000" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="5520" kern="1200">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="11917810" indent="-701048" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="11658600" indent="-685800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1533"/>
+          <a:spcPts val="1500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="5520" kern="1200">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="1402095" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl2pPr marL="1371600" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="2804190" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl3pPr marL="2743200" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="4206286" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl4pPr marL="4114800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="5608381" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl5pPr marL="5486400" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="7010476" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl6pPr marL="6858000" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="8412571" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl7pPr marL="8229600" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="9814667" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl8pPr marL="9601200" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="11216762" algn="l" defTabSz="2804190" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="5520" kern="1200">
+      <a:lvl9pPr marL="10972800" algn="l" defTabSz="2743200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="5400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:lum/>
@@ -3135,51 +3524,51 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C86700C-112A-70DD-71F8-D15631354731}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1119252" y="5187469"/>
+            <a:off x="1299731" y="4958869"/>
             <a:ext cx="8100957" cy="2256038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="BB2028"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -3191,51 +3580,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="1677">
               <a:solidFill>
                 <a:srgbClr val="005EAA"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F6FD9A5-767C-8943-9BEF-4C87F3CA0274}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1119252" y="8190636"/>
+            <a:off x="1299731" y="7962036"/>
             <a:ext cx="8100957" cy="11878038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
@@ -3248,219 +3637,219 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="1677">
               <a:solidFill>
                 <a:srgbClr val="004489"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A28ADE-4A5E-FF46-A6EA-3C5A521A87CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1119252" y="1719557"/>
+            <a:off x="1299731" y="1490962"/>
             <a:ext cx="32444765" cy="1150315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="87630" tIns="43815" rIns="87630" bIns="43815" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="6900" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Your Headline or Conclusion Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A01BC25-5125-5F4F-96E5-360EA8CD2FC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1557407" y="5905104"/>
+            <a:off x="1737886" y="5676509"/>
             <a:ext cx="7099467" cy="766877"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4408" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Presentation ID</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79B971DD-18A4-ED4A-B17B-901571303FB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11059556" y="5961542"/>
-            <a:ext cx="26892582" cy="766877"/>
+            <a:off x="11230419" y="5732947"/>
+            <a:ext cx="28636894" cy="770660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4408" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="005DAA"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Highlights</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D65152-E903-1C4B-B4B4-43D881ED6CE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1557407" y="13194117"/>
+            <a:off x="1737886" y="12965517"/>
             <a:ext cx="7099467" cy="1448986"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4408" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="005DAA"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Name of Presenting Author</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A57F7AC-7666-E446-B4BB-A5936EAE3C67}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1557407" y="8712603"/>
+            <a:off x="1737886" y="8484008"/>
             <a:ext cx="7099467" cy="3037883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="87630" tIns="43815" rIns="87630" bIns="43815" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4408" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="005DAA"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Presentation Title</a:t>
             </a:r>
           </a:p>
@@ -3508,52 +3897,52 @@
             <a:r>
               <a:rPr lang="en-US" sz="3450" dirty="0">
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>John Doe, Affiliation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{891F6698-6F98-FE47-B0E2-B44450418B28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11059551" y="7165439"/>
-            <a:ext cx="26892588" cy="2171748"/>
+            <a:off x="11230414" y="6936838"/>
+            <a:ext cx="28636900" cy="2171748"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="657144" indent="-657144">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4504" dirty="0">
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Graphical Abstract</a:t>
             </a:r>
           </a:p>
@@ -3579,51 +3968,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="4504" dirty="0">
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Result</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F57401C5-72BD-DC48-94A0-182B4A946EDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="38808797" y="753890"/>
+            <a:off x="37401096" y="669673"/>
             <a:ext cx="3048751" cy="3048751"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -3640,51 +4029,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="3067" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Your Logo Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A89FE23-7736-454D-833A-4F4456DAE834}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1619996" y="14777163"/>
+            <a:off x="1800475" y="14548568"/>
             <a:ext cx="7099467" cy="2157065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3450" dirty="0">
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Affiliation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="3067" dirty="0">
               <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
@@ -3716,91 +4105,91 @@
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:latin typeface="Verdana"/>
                 <a:ea typeface="Verdana"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Website (optional)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3608272676"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office Theme">
+    <a:clrScheme name="Office 2013 - 2022 Theme">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office Theme">
+    <a:fontScheme name="Office 2013 - 2022 Theme">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3828,51 +4217,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office Theme">
+    <a:fmtScheme name="Office 2013 - 2022 Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3970,105 +4359,97 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b1c4d834-6e73-4b1f-b14d-15b491e2a4cc" xmlns:ns3="5262740c-b43a-441d-80de-33770691cbe7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e27d08737b95f489a9ba30fd357c4fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E9DEA751B618F24998E4E5DF76627EF6" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="79ef40f3f3574381f40701fc42539e68">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b1c4d834-6e73-4b1f-b14d-15b491e2a4cc" xmlns:ns3="5262740c-b43a-441d-80de-33770691cbe7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="720f93334602efc161d0c13c12aeb8af" ns2:_="" ns3:_="">
     <xsd:import namespace="b1c4d834-6e73-4b1f-b14d-15b491e2a4cc"/>
     <xsd:import namespace="5262740c-b43a-441d-80de-33770691cbe7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b1c4d834-6e73-4b1f-b14d-15b491e2a4cc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4107,50 +4488,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d1715b27-e50d-4aba-aa2f-c9d8256b804c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5262740c-b43a-441d-80de-33770691cbe7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4252,147 +4638,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5262740c-b43a-441d-80de-33770691cbe7" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b1c4d834-6e73-4b1f-b14d-15b491e2a4cc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F424232-0CD6-4E4D-A58D-D80196AE0261}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{232C8EEC-39F8-4EDA-9622-EEF62A9F12FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40FF46EE-6F68-4C92-B847-800E959937B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b1c4d834-6e73-4b1f-b14d-15b491e2a4cc"/>
     <ds:schemaRef ds:uri="5262740c-b43a-441d-80de-33770691cbe7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F424232-0CD6-4E4D-A58D-D80196AE0261}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F70766-8A66-4855-9B72-C03A339A368F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b1c4d834-6e73-4b1f-b14d-15b491e2a4cc"/>
-    <ds:schemaRef ds:uri="5262740c-b43a-441d-80de-33770691cbe7"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="5262740c-b43a-441d-80de-33770691cbe7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Office Theme</Template>
+  <Template>Office 2013 - 2022 Theme</Template>
   <TotalTime></TotalTime>
   <Words>50</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>16</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
-      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Office 2013 - 2022 Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Dusty Kennedy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">